--- v0 (2026-07-17)
+++ v1 (2026-09-15)
@@ -1,72 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20389"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Medical-srv1\nephrologie\Nephrologie\commun\DIALYSE PERITONEALE\Déplacements des patients DP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\medical-srv1\nephrologie\Nephrologie\commun\DIALYSE PERITONEALE\Déplacements des patients DP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA343F86-C400-4896-A15D-F2FAC39EB1A9}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5245E2B3-A8A3-4650-91F1-0A959E3FF2CE}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11850" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="521">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="622" uniqueCount="505">
   <si>
     <t>n°</t>
   </si>
   <si>
     <t>DEPARTEMENT</t>
   </si>
   <si>
     <t>VILLES</t>
   </si>
   <si>
     <t>AIN</t>
   </si>
   <si>
     <t>AISNE</t>
   </si>
   <si>
     <t>ALLIER</t>
   </si>
   <si>
     <t>ALPES DE HTE PROVENCE</t>
   </si>
   <si>
     <t>HAUTES ALPLES</t>
   </si>
   <si>
@@ -255,50 +257,53 @@
   <si>
     <t>HAUTES PYRENEES</t>
   </si>
   <si>
     <t>PYRENEES ORIENTALES</t>
   </si>
   <si>
     <t>BAS RHIN</t>
   </si>
   <si>
     <t>HAUT RHIN</t>
   </si>
   <si>
     <t>RHONE</t>
   </si>
   <si>
     <t>HAUTE SAONE</t>
   </si>
   <si>
     <t>SAONE ET LOIRE</t>
   </si>
   <si>
     <t>SARTHE</t>
   </si>
   <si>
+    <t>SAVOIE</t>
+  </si>
+  <si>
     <t>HAUTE SAVOIE</t>
   </si>
   <si>
     <t>PARIS</t>
   </si>
   <si>
     <t>SEINE MARITIME</t>
   </si>
   <si>
     <t>SEINE ET MARNE</t>
   </si>
   <si>
     <t>YVELINES</t>
   </si>
   <si>
     <t>DEUX SEVRES</t>
   </si>
   <si>
     <t>SOMME</t>
   </si>
   <si>
     <t>TARN</t>
   </si>
   <si>
     <t>TARN ET GARONNE</t>
@@ -321,72 +326,78 @@
   <si>
     <t>VOSGES</t>
   </si>
   <si>
     <t>YONNE</t>
   </si>
   <si>
     <t>TERRITOIRE DE BELFORT</t>
   </si>
   <si>
     <t>HAUTS DE SEINE</t>
   </si>
   <si>
     <t>SEINE SAINT DENIS</t>
   </si>
   <si>
     <t>VAL DE MARNE</t>
   </si>
   <si>
     <t>VAL D'OISE</t>
   </si>
   <si>
     <t>GUADELOUPE</t>
   </si>
   <si>
+    <t>MARTINIQUE</t>
+  </si>
+  <si>
+    <t>GUYANNE</t>
+  </si>
+  <si>
     <t>LA REUNION</t>
   </si>
   <si>
     <t>MAYOTTE</t>
   </si>
   <si>
     <t>COORDONNEES DU CENTRE ET NEPHRO REFERENT</t>
   </si>
   <si>
     <t>ESSONNE</t>
   </si>
   <si>
     <t>AGEN</t>
   </si>
   <si>
     <t>AIX EN PROVENCE</t>
   </si>
   <si>
+    <t>CH DU PAYS D'AIX - HDJ et CS NEPHRO - AILE CEZANNE NIVEAU 4 (EST) - Avenue des Tamaris 13616 AIX EN PROVENCE cédex1 - Tél 04 42 33 92 26  - Méd Dr Dominique JAUBERT</t>
+  </si>
+  <si>
     <t>ALBI</t>
-  </si>
-[...1 lines deleted...]
-    <t>CLINIQUE CLAUDE BERNARD - Service de Néphrologie - 1 rue du Père COLOMBIER 81000 ALBI - Tél 05 63 77 78 70 - Dr Alexandra DUHEM</t>
   </si>
   <si>
     <t>ALENCON</t>
   </si>
   <si>
     <r>
       <t>CH INTERCOMMUNAL D'ALENCON-MAMERS -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Site Alençon</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -404,351 +415,461 @@
         <scheme val="minor"/>
       </rPr>
       <t>Site Mamers</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> - route du Mesle sur Sarthe 72600 MAMERS - Tél. 02 43 31 31 14          Méd. Dr Eric CARDINEAU                  </t>
     </r>
   </si>
   <si>
     <t>ANGERS</t>
   </si>
   <si>
     <t xml:space="preserve">CHU - Pôle Hippocrate Néphro dialyse transplantation - 4 rue Larrey 49933 ANGERS cédex 9 -                          Tél. 02 41 35 51 03  - Med Pr J.Francois AUGUSTO </t>
   </si>
   <si>
     <t>ANGOULEME</t>
   </si>
   <si>
+    <t xml:space="preserve">CH - PÔLE INERGI - SERVICE DE NEPHRO - Rond Point de Girac CS 55015 St Michel 16969 ANGOULEME -       Tel. 05 45 24 41 10    Méd. Dr Myriam PUJO </t>
+  </si>
+  <si>
     <t>ANNONAY</t>
   </si>
   <si>
     <t>ARRAS</t>
   </si>
   <si>
+    <t>CH D'ARRAS - NEPHRO/DIALYSE Niv 3 - 3 BD BESNIERR 62022 ARRAS CEDEX - Tél. standart 03 21 21 10 10             Méd. Dr AbdoBakr ABD EL FATAH MOHAMED</t>
+  </si>
+  <si>
     <t>METZ</t>
   </si>
   <si>
+    <t>CHR METZ THIONVILLE - 1 allée du Château 57530 ARS LAQUENEXY - Tél. 03 87 55 32 63                           Dr Philippe MIRGAINE​​​​</t>
+  </si>
+  <si>
     <t>DP A L'ETRANGER</t>
   </si>
   <si>
     <t>ATH</t>
   </si>
   <si>
     <t>HORNU</t>
   </si>
   <si>
+    <t>Hopital EPICURA - rue Maria Thomée 1 - 7800 ATH  Tél. 065 615 085  Méd. Dr Olivier MAT</t>
+  </si>
+  <si>
     <t>Hopital EPICURA - route de Mons 3 -7301 HORNU  Tél. 078 150 170  Méd. Dr Assma BALLOUT</t>
   </si>
   <si>
     <t>SISTERON</t>
   </si>
   <si>
     <t>CH SISTERON - 4 av de la Libération - site Muret Bat D de dialyse RDC et 1er étage - 04200 SISTERON   Tél 04 92 40 79 00 - Med. Dr Jacques GAULTIER</t>
   </si>
   <si>
     <t>CLERMONT-FERRAND</t>
   </si>
   <si>
+    <t>CHU - Service de Néphrologie - Site Gabriel-Montpied - 58 rue Montalembert 63000 Clermont-Ferrand - Tél 04 73 75 14 95  Méd Anne-Elisabeth HENG</t>
+  </si>
+  <si>
     <t>AJACCIO</t>
   </si>
   <si>
+    <t>CH ND DE LA MISERICORDE - Néphrologie 1er étage - 27 avenue Impératrice Eugénie -20303 AJACCIO Tél 04 95 29 90 91  Méd Dr A TIFOURA</t>
+  </si>
+  <si>
     <t>DIJON</t>
   </si>
   <si>
+    <t>CHU Dijon-Bourgogne F. Mitterrand  - Néphrologie Hall B 2ème étage - 14 rue Gaffarel BP 77908 - 21079 DIJON Cédex Tél 03 80 29 33 76  Méd Pr J.Michel REBIROU</t>
+  </si>
+  <si>
     <t>AUCH</t>
   </si>
   <si>
+    <t xml:space="preserve">CH - PÔLE INERGI - SERVICE DE NEPHRO -Allée Marie Clarac - BP 80382 - 32008 AUCH Cédex               Tel. 05 62 61 32 92    Méd. Dr Waël BOUDI </t>
+  </si>
+  <si>
     <t>OLLIOULES</t>
   </si>
   <si>
+    <t xml:space="preserve">Centre de néphrologie les Fleurs - Avenue Frédéric MISTRAL 83190 OLLIOULES Tél 04 94 06 87 87 - Méd. Christian LE GOFF </t>
+  </si>
+  <si>
     <t>DRAGUIGNAN</t>
   </si>
   <si>
+    <t>Polyclinique Notre Dame - Service de Néphrologie  345 Avenue Pierre Brossolette 83300 DRAGUIGNAN   Tél. 04 94 60 36 00   Méd. Dr Khalid ISMAIL</t>
+  </si>
+  <si>
     <t>HYERES</t>
   </si>
   <si>
     <t xml:space="preserve">Centre de santé néphrologique Jean HAMBURGER AVODD - Hopital Marie Josée TREFFOT - 579 Bd Maréchal JUIN 83418 HYERES Cédex - Tél. 04 94 12 83 83  Méd. Dr Emmanuel DAO </t>
   </si>
   <si>
     <t>TOULON</t>
   </si>
   <si>
     <t>Hôpital Sainte Musse - Néphrologie - 54 rue Henri Sainte Claire Deville - Toulon Tél. 04 94 14 55 17   Méd. Yannick KNEFATI</t>
   </si>
   <si>
     <t>CORBEIL-ESSONNE</t>
   </si>
   <si>
-    <t>Hôpital Sud Francilien - Service de néphrologie - Pôle D - RDC - 40 avenue Serge Dassault            91106 CORBEIL-ESSONNE Cédex  Tél. 01 61 69 72 02   Méd. Dr Latifa HANAFI</t>
-[...1 lines deleted...]
-  <si>
     <t>ST MAURICE</t>
   </si>
   <si>
+    <t>POISSY</t>
+  </si>
+  <si>
+    <t>CHI Poissy-St Germain en Lay - Néphrologie Aile D - 5ème étage - 10 rue des champs Gaillard 78303 POISSY Cédex Tél. 01 39 27 52 13  Méd. Dr Nadine MAROUN</t>
+  </si>
+  <si>
+    <t>CH ARDECHE NORD - Dialyse péritonéale - Niveau sous-sol -1  - 119-rue du Bon Pasteur                    07103 Annonay cédex - Tel. 04 75 67 35 98  Méd. Dr Ophélie BAUDOUIN</t>
+  </si>
+  <si>
+    <t>AUXERRE</t>
+  </si>
+  <si>
     <r>
-      <t>Centre de traitement de l'IRC (CTIRC) 14 rue du Val d'Osne</t>
+      <t>CH UNYON - Néphrologie Secteur Montagne (</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FFF63D0A"/>
+        <color theme="5" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> (entrée orange)</t>
+      <t>signalétique marron</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Bat A - Porte A26 - 94410 St Maurice Tél. 01 43 96 64 87  Méd. Dr Abdelhamid ABBASSI</t>
+      <t>) - Niveau -1  -  2 Bd de Verdun 89000 AUXERRE  Tél. 03 86 48 47 16  Méd. Benoit JONON</t>
     </r>
   </si>
   <si>
-    <t>POISSY</t>
-[...7 lines deleted...]
-  <si>
     <t>AVIGNON</t>
   </si>
   <si>
+    <t>CH Avignon - 305 Rue Raoul Follereau 84000 Avignon cedex 9 - Tél 04 32 75 30 44                                Méd. Dr David VERHELST</t>
+  </si>
+  <si>
     <t>AVRANCHES</t>
   </si>
   <si>
     <t>CH Avranches-Granville - Néphrologie Batiment principale - 2 ème étage - 849 rue des Menneries 50400 GRANVILLE Tél. 02 33 89 40 64  Méd. Dr Simon DUQUENNOY</t>
   </si>
   <si>
     <t>BRUXELLES</t>
   </si>
   <si>
     <t xml:space="preserve">Hopital Erasme - Clinique de Néphrologie - 5ème étage Nord 808 à 1070 Route de Lennik - Bruxelles  Tel. 02 555 3838  Méd. Dr Anne-Lorraine CLAUSE </t>
   </si>
   <si>
     <t xml:space="preserve">BRUXELLES </t>
   </si>
   <si>
     <t>Clinique Universitaire St LUC - Service de Néphrologie - 10 avenue Hippocrate - BRUXELLES Tél. (standart) 03 227 64 11 11  Méd. Dr Eric GOFFIN</t>
   </si>
   <si>
     <t>BRUXELLES / JETTE UZ BRUSSEL</t>
   </si>
   <si>
     <t>Hôpital Universitaire Zickenhuis Brussel - Health Campus - A360 Néphrologie - 101 avenue de Laerbeek - 1090 JETTE  Tél. 02 477 60 01 Méd. Dr FRANCOIS</t>
   </si>
   <si>
+    <t>Hôpital Universitaire BRUCHMANN - Néphrologie Site Victor HORTA - 4 place Van Gehuchten -    1020 Bruxelles  Tel. 02 447 21 85  Méd. Pr Max DRATWA</t>
+  </si>
+  <si>
     <t>BAUDOUR</t>
   </si>
   <si>
+    <t>Höpital EPICURA - Service de Néphrologie - 1 rue Maria Thomée - 7331 BAUDOUR  Tél. 065614970 -    Méd. Dr Frédéric DEBELLE</t>
+  </si>
+  <si>
     <t>CHARLEROI</t>
   </si>
   <si>
     <t>Grand Hôpital de Charleroi - Site St JOSEPH - 6 rue Marguerite Depasse - 6060 Gilly                               Tél. (standart) 071 10 21 11</t>
   </si>
   <si>
     <t>BOULOGNE SUR MER</t>
   </si>
   <si>
+    <t>CH DE BOULOGNES SUR MER - Bâtiment Charly DROUET 1er étage - Allée Jacques Monod - 62321 Boulogne sur Mer - Tél 03 21 99 30 51 - Méd. Dr Alexandra NOEL BOTTE</t>
+  </si>
+  <si>
     <t>BOURG EN BRESSE</t>
   </si>
   <si>
     <t>BOURGOIN JALLIEU</t>
   </si>
   <si>
     <t>BREST</t>
   </si>
   <si>
     <t>CAHORS</t>
   </si>
   <si>
     <t>CH de CAHORS - Service de Néphrologie - Bâtiment A - 2ème étage - 52 place Antonin Bergon - 46005 CAHORS Cédex Tél. 05 65 20 50 70  Méd. Dr Serigne GUEYE</t>
   </si>
   <si>
     <t>CAMBRAI</t>
   </si>
   <si>
     <t>CH de CAMBRAI - Néphrologie Niveau 5 - 516 Avenue de Paris 59400 Cambrai - Tél. 03 27 73 73 34  Méd. Dr Zacharie JOMAA</t>
   </si>
   <si>
     <t>CARCASSONNE</t>
   </si>
   <si>
+    <t>CH de Carcassonne - Néphrologie 3ème étage (Ascenseurs B) - 1060 chemin de la Madeleine - 11000 CARCASSONNE Tél. 04 68 24 23 00  Méd. Mustapha AMIROU</t>
+  </si>
+  <si>
     <t>CASABLANCA</t>
   </si>
   <si>
     <t>Hôpital Cheikh Khalifa Ibn Zaid -BP 82403 Casa Oum Rabii, Hay Hassani -Boulevard Mohamed Taieb Naciri,  Casablanca, Maroc Tél. 212 5 29 00 44 66  Méd. Pr Hiba EL OURY</t>
   </si>
   <si>
     <t>CHALON / SAONE</t>
   </si>
   <si>
+    <t>CH William MOREY - Néphrologie Niv 2 (Ascenceur A) - 4 rue du Capitaine DRILLIEN                         71321 CHALON/SAONE  - Tél. 03 85 91 00 56    Méd. Dr Philippe DUBOT</t>
+  </si>
+  <si>
     <t>CHAMALIERES</t>
   </si>
   <si>
-    <t>AURA SANTE - 8 rue du Colombier 63400 CHAMALIERES  Tél. 04 73 31 83 00 Méd. Dr Iona ENACHE</t>
+    <t>CHAMBERY</t>
   </si>
   <si>
     <t>CH Métrople Savoie - Néphrologie Ascenseur B RDC - place Lucien BISET - 73000 CHAMBERY                   Tél. 04 79 96 50 84  Méd. Dr J.Baptiste PHILIP</t>
   </si>
   <si>
     <t>CHARLEVILLE-MEZIERES</t>
   </si>
   <si>
     <t>CH Intercommunal Nord Ardennes - Néphrologie - 45 avenue Manchester  08000 CHARLEVILLE-MEZIERES  Tél. 03 24 58 70 10  -  Méd. Dr Pascale HALIN</t>
   </si>
   <si>
     <t>CHARTRES</t>
   </si>
   <si>
     <t>Hôpital Hôtel Dieu - Néphrologie - 34 rue du Dr Maunoury - 28000 CHARTRES                                          Tél. (standard) 02 37 30 30 30 Méd. Dr Catherine ALBERT</t>
   </si>
   <si>
     <t>CHOLET</t>
   </si>
   <si>
     <t>CH de Cholet - 1 rue Marengo - 49325 CHOLET Cédex - Tél. 02 41 49 67 23 Méd. Dr Assia DJEMA</t>
   </si>
   <si>
     <t>COLMAR</t>
   </si>
   <si>
+    <t>Ch Pasteur - Néphrologie Batiment 33B - RDC - 39 avenue de la Liberté 68000 COLMAR                              Tél. 03 89 12 42 90 Méd. Dr Camille BECMEUR</t>
+  </si>
+  <si>
     <t>COMPIEGNE</t>
   </si>
   <si>
     <t>Centre de Néphrologie "Le Néphron" - 5 rue J. Jacques Bernard 60200 COMPIEGNE                                       Tél. 03 44 42 75 80  Méd. Dr Eleonore DESERT</t>
   </si>
   <si>
     <t>CREIL</t>
   </si>
   <si>
+    <t>Gr Hospit Public Sud de l'Oise - Service de Néphrologie Hémodialyse - Bd Laennec - 60100 CREIL          Tél. 03 44 61 60 92   Méd. Dr Renato DEMONTIS</t>
+  </si>
+  <si>
     <t>STAINS</t>
   </si>
   <si>
+    <t>Clinique de l'Estree - Service de Néphrologie/Dialyse - 35 rue d'Amiens - 93240 STAINS -                         Tél. Accueil 01 49 71 71 71  Méd. Dr Henri BOULANGER</t>
+  </si>
+  <si>
     <t>STRASBOURG</t>
   </si>
   <si>
+    <t>Nouvel hôpital civil de Strasbourg - Ascenceur D, niveau -1 (Rez de jardin) 1 place de l'Hôpital, BP 426 - 67091 Strasbourg Cédex -  Tél. 03 69 55 10 19 - Méd. Dr Larbi BENCHEIKH</t>
+  </si>
+  <si>
+    <t>Clinique Ste Anne - Département de Néphrologie-Dialyse -rue Philippe Thys 67000 STRASBOURG          Tél. 03 88 45 83 85  Méd. Dr Olivier IMHOFF</t>
+  </si>
+  <si>
     <t>TALANT</t>
   </si>
   <si>
+    <t>Clinique Mutualiste Benigne Joly - Dialyse/Néphrologie (niveau -1) Tél. 03 80 58 34 95                     Méd. Dr Nabil MAJBRI</t>
+  </si>
+  <si>
     <t>TOULOUSE</t>
   </si>
   <si>
+    <t>Höpital Larrey - Néphrologie 1er sous-sol  -  24 chemin de Pouvourville     31400 TOULOUSE             Tél. 05 67 77 18 96  Méd. Dr Béatrice Nogier</t>
+  </si>
+  <si>
     <t>TREVENANS</t>
   </si>
   <si>
+    <r>
+      <t>Hôpital Nord France Comté - Néphrologie -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF6600"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Ligne orance </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- 1ère étage zone A - 100 route de Moval - 90400 TREVENANS  Tél. 03 84 98 20 30  Tél. Dr Fournier</t>
+    </r>
+  </si>
+  <si>
     <t>TROYES</t>
   </si>
   <si>
-    <t xml:space="preserve">Höpital Simone Veil - Néphrologie 3ème étage - 101 avenue Anatole France 10003 TROYES Cédex      Tél. 03 25 49 70 21   Méd. Dr Bénédicte LEVY </t>
-[...1 lines deleted...]
-  <si>
     <t>VALENCE</t>
   </si>
   <si>
+    <t>CH de VALENCE - Néphrologie Bâtiment de Médecine 3ème étage - 179 bd Maréchal Juin 26000 VALENCE Tél. 04 75 75 74 71  Méd. Dr Marie BRUCKER</t>
+  </si>
+  <si>
     <t>VALENCIENNE</t>
   </si>
   <si>
     <t>CH de Valencienne - Néphrologie -3ème étage - avenue Désandrouin 59322 VALENCIENNE Cédex Tél. 03 27 14 30 89 Dr Nathelie MAISONNEUVE-HOUSSIAUX</t>
   </si>
   <si>
     <t>VANDOEUVRE LES NANCY</t>
   </si>
   <si>
     <t>VERDUN</t>
   </si>
   <si>
+    <t>CH VERDUN ST MIHIEL - Néphrologie RDC Laennec - 2 rue d'Anthouard 55107 VERDUN - Tél. 03 29 83 64 42    Méd. Dr Pascal BINDI</t>
+  </si>
+  <si>
     <t>VESOUL</t>
   </si>
   <si>
     <t>CH de la Haute Saone - Néphrologie Niv 2 (Ascenseur B) 2 rue Héymès 70014 VESOUL                         Tél. 03 84 96 60 55 - Méd. Dr Karim KHELLAF</t>
   </si>
   <si>
     <t>VICHY</t>
   </si>
   <si>
     <t>QUIMPER</t>
   </si>
   <si>
     <t>QUINCY SOUS SENART</t>
   </si>
   <si>
     <t>CH Privé Claude GALLIEN - Néphro Dialyse - 20 route de Boussy - 91480 QUINCY SOUS SENART                 Tél. 01 69 39 92 00  Méd. Dr Guy ROSTOKER</t>
   </si>
   <si>
     <t>MAROC</t>
   </si>
   <si>
     <t xml:space="preserve">RABAT </t>
   </si>
   <si>
     <t>Centre du Rein NAKHIL - 601 avenue El Menzeh Tacoub EL Mansour - Rabat 10053 Tél. 212537796363  Méd. Dr Leila OUEZZANI</t>
   </si>
   <si>
     <t>REIMS</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>CHU de REIMS - Hôpital Maison blanche Néphrologie 45 rue Cognacq Jay 51092 REIMS                                  Tél. 03 26 78 76 30  Méd. Dr Eric CANIVET</t>
+  </si>
+  <si>
     <t>BASTIA</t>
   </si>
   <si>
+    <t>CH de BASTIA - Néphrologie - BP 680 20604 BASTIA - Tél. 04 95 59 18 50                                                     Méd. Dr Mountassir BENZAKOUR</t>
+  </si>
+  <si>
     <t>BAYONNE</t>
   </si>
   <si>
     <t>BESANCON</t>
   </si>
   <si>
+    <t>CHU de Besançon - HDJ Néphrologie/DP - Bat vert Niveau 3 - Tél. 03 81 66 86 14                                     Méd. Dr Catherine BRESSON VAUTRIN</t>
+  </si>
+  <si>
     <t>BETHUNE</t>
   </si>
   <si>
     <t>BLOIS</t>
   </si>
   <si>
     <t>ROUVROY</t>
   </si>
   <si>
     <t>Hop privé Bois Bernard - Pôle Néphrologie - 5ème étage - route de Neuvireil 62320 ROUVROY              Tél. 02 21 79  24 23  Méd. Dr José BRASSEUR</t>
   </si>
   <si>
     <t>BORDEAUX</t>
+  </si>
+  <si>
+    <t>Polyclinique Bordeaux Nord Aquitaine - Néphrologie - 15 à 33 rue Claude Boucher 33300 Bordeaux    Tél. standart  05 56 43 71 11  Med. Dr Priot SENUITA</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">entre de </t>
     </r>
     <r>
       <rPr>
@@ -820,311 +941,457 @@
   <si>
     <t>LE HAVRE</t>
   </si>
   <si>
     <t>Groupe Hospitalier du Havre - CH Jacques MONOT - Néphrologie Hall sud 2ème étage - 29 avenue  Pierre Mendès France 76290 Montivilliers Tél. 02 32 73 31 46  Méd. Dr Lucie BOISSINOT</t>
   </si>
   <si>
     <t>Hôpital privée de l'ESTUAIRES - Néphrologie - 505 rue Irène Joliot Curie - 76620 Le Havre                         Tél. Standart 02 52 68 02 02     Méd. Dr MARTIN</t>
   </si>
   <si>
     <t>LE KREMLIN BICETRE</t>
   </si>
   <si>
     <t xml:space="preserve">AP-HP KREMLIN BICETRE - Néphrologie - Secteur vert – Bâtiment Broca – Porte 1 – 7ème étage            78 avenue Général LECLERC - 94270 Le Kremlin Bicêtre Tél. 01 45 21 26 70  Méd. Séverine BEAUDREIL   </t>
   </si>
   <si>
     <t>LE MANS</t>
   </si>
   <si>
     <t>PÔLE SANTE SUD - Néphrologie - 28/62 rue de Guetteloup - 72100 LE MANS  Tél. (Std) 02 43 78 38 38   Méd. Dr Guillaume SERET</t>
   </si>
   <si>
     <t>LE PUY EN VELAY</t>
   </si>
   <si>
-    <t>CH Emile ROUX - Néphrologie - Bât. Médecine -  2 ème étage - 12 Bd André Chantemesse                    43000 LE PUY EN VELAY -Tél. 04 71 04 35 81 Méd. Dr Viorica BARBU</t>
-[...1 lines deleted...]
-  <si>
     <t>LOUVAIN (LEVEN)</t>
   </si>
   <si>
     <t>UZ Leuven campus Gasthuisberg Herestraat 49 - 3000 LOUVAIN  Tél. (std) 32 16 33 22 11                            Méd. Dr Bert BAMMENS</t>
   </si>
   <si>
     <t>LIBOURNE</t>
   </si>
   <si>
-    <t>CH Robert Boulin Fondation Sabatié - Pavillon d'HD - 112 rue de la Marne BP199/33505 Libourne Cédex Tél. 05 57 55 34 62  Méd. Dr Caroline DELCLAUX</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">LIEGE </t>
   </si>
   <si>
     <t>CHU Sart Tilman 1 - avenue de l'hôpital 1 - 4000 LIEGE - Tél. 04 323 73 18 Méd. Dr Christophe BOVY</t>
   </si>
   <si>
     <t>Hôpital Citadelle - Néphrologie - route (A220) salle 25 -Bd du 12ème de Ligne - 4000 Liège                      Tél. 324 321 55 34  Méd. Dr Catherine MASSET</t>
   </si>
   <si>
     <t>LILLE</t>
   </si>
   <si>
     <t xml:space="preserve">Hôp HURRIEZ - Pôle Médico Chirurgical - rue Michel Polonowski 59037 LILLE - Tél. 03 20 44 69 70                 Méd. Dr Célia LESSORE DE STE FOY </t>
   </si>
   <si>
     <t>LIMOGES</t>
   </si>
   <si>
     <t xml:space="preserve">ALURAD Buisson - Av du Buisson BP 93817 - 87038 LIMOGES - Tél. 05 55 43 17 40                                   Méd. Dr Zara DICKSON </t>
   </si>
   <si>
     <t>LORIENT</t>
   </si>
   <si>
     <t>AUB ZAC de Kerfichant - 12 rue Camille Desmoulins 56100 LORIENT - Tél. 02 97 88 46 10                               Méd. Dr Gabrielle DUNEAU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>BELGIQUE</t>
   </si>
   <si>
+    <t>Hôpital KIRCHBERG - Clinique de DP - 9 rue Edward Steichen - L-2540 Luxembourg                                    Tél. 352 2468 6525 Méd. Pr Claude BRAUN</t>
+  </si>
+  <si>
     <t>LYON</t>
   </si>
   <si>
+    <t xml:space="preserve">Höp Edouard Herriot - Pavillon P - 5 place d'Arsonval - 69003 LYON  Tél. 04 72 11 02 44                      Méd. Dr Femie CHAUVEL </t>
+  </si>
+  <si>
     <t>MACON</t>
   </si>
   <si>
     <t>LA MARCHE EN FAMENNE</t>
   </si>
   <si>
     <t>Hôp. VIVALIA De La Marche - rue du Vivier 21 - 6900 Marche en Famenne                                     Tél. 32(0)84 21 92 72  - Méd.Dr Lionel VAN OVERMEIRE</t>
   </si>
   <si>
     <t>MARSEILLE</t>
   </si>
   <si>
     <t>MEAUX</t>
   </si>
   <si>
     <t>CH de MEAUX - Néphrologie - 6-8 rue St Fiacre - 77104 MEAUX Tél. 01 64 35 38 28                                          Méd. Dr Jocelyn Romuald FOTSING MOTESBO</t>
   </si>
   <si>
     <t>MELUN</t>
   </si>
   <si>
     <t>MONS</t>
   </si>
   <si>
     <t>CHU Ambroise Paré - Néphrologie Aile H - 1er étage -  Bd Kennedy 2 - 7000 MONS Tél. 065 41 43 60     Méd. Dr Fabienne MESTREZ</t>
   </si>
   <si>
     <t>AGDUC - CH de MONTELIMAR - Quartier Beausseret 26200 MONTELIMAR Tél. 04 75 53 45 17                      Méd. Dr Faical JARRAYA</t>
   </si>
   <si>
     <t>DIEPPE</t>
   </si>
   <si>
+    <t>CH de DIEPPE Site Pasteur - Néphrologie - Pavillon Médecine 1er étage (consult RDC) - av Pasteur  76202 DIEPPE  Tél. 02 32 14 74 97  Méd. Dr Gwenaelle POUSSARD</t>
+  </si>
+  <si>
     <t>DOLE</t>
   </si>
   <si>
+    <t>CH LOUIS PASTEUR - Médecine Néphro HD - av Léon JOUHAUX - 39108 DOLE cédex Tél. 03 84 79 80 68  Méd. Dr Mohammed BEMMERZOUK</t>
+  </si>
+  <si>
     <t>DOUAI</t>
   </si>
   <si>
     <t>CH de DOUAI - Néphrologie - route de Cambrai 59507 DOUAI Cédex Tél. 03 27 94 71 90                              Med.Dr Gérard CARDON</t>
   </si>
   <si>
     <t>DUNKERQUE</t>
   </si>
   <si>
+    <t>CH de GRENOBLE - 1 av de l'hôpital 74370 EPAGNY METZ TESSY - Tél. 04 50 63 66 04                                   Dr Maïzé DUCRET</t>
+  </si>
+  <si>
     <t>EPINAL</t>
   </si>
   <si>
     <t>EVREUX</t>
   </si>
   <si>
     <t>FOIX</t>
   </si>
   <si>
     <t>GAP</t>
   </si>
   <si>
     <t>SUISSE</t>
   </si>
   <si>
     <t>GENEVE</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>H</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ôpitaux </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>U</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">niversitaire </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">enève - Service Néphro HTA - rue Gabrielle Peret Gentil 4 - 1205 GENEVE     Tél. 41 (0)22 372 97 63  Méd. Dr Valérie JOTTERAND DREPPER </t>
+    </r>
+  </si>
+  <si>
     <t>QUAVITAE Rive gauche - Dialyse clinique Champel - 42 av de Champel 1206 GENEVE                                 Tél. +41 (0)22 839 34 74  -  Méd. Pr Pierre-Yves MARTIN</t>
   </si>
   <si>
     <t>HAGUENAU</t>
   </si>
   <si>
     <t>IRIGNY</t>
   </si>
   <si>
     <t>LA ROCHE SUR YON</t>
   </si>
   <si>
+    <t>CHD Vendée - Néphrologie Niv 5 - Bd Stéphane Moreau - 85925 LA ROCHE/YON Tél. 02 51 44 61 65      Méd. Dr Natalia TARGET</t>
+  </si>
+  <si>
     <t>LA ROCHELLE</t>
   </si>
   <si>
+    <t>CH La Rochelle Ré Aunis - Néphrologie RDC - rue du Dr Schweitzer 19019 LA ROCHELLE Cédex                Tél. 05 46 45 52 59  -  Méd. Dr Cécile BACHELET ROUSSEAU</t>
+  </si>
+  <si>
     <t>LA TRONCHE</t>
   </si>
   <si>
     <t>LAON</t>
   </si>
   <si>
+    <t>CH de Laon - Néphrologie Niv 3 -  33 rue Marcelin Berthelot 02001 LAON - Tél. 03 23 24 33 33                   Méd. Dr NAKHLA</t>
+  </si>
+  <si>
     <t>Fondation Charles Mion – AIDER Santé Clinique Jacques MirouzeSite du C.H.U Lapeyronie -             191, Avenue Doyen Gaston Giraud 34295 MONTPELLIER Tél. 04 30 78 18 68 Méd. Dr Olivia GILBERT</t>
   </si>
   <si>
     <t>MOULINS</t>
   </si>
   <si>
+    <t xml:space="preserve">CH de MOULINS - N2phrologie Pavillon Pasteur rez de chaussée - 10, av. du Général de Gaulle               03006 MOULINS Tél. 04 70 35 77 89  Méd. Dr Arnaud KLISNICK            </t>
+  </si>
+  <si>
     <t>MULHOUSE</t>
   </si>
   <si>
+    <t>Hôp Emile MULLER - Néphrologie 20 rue du Dr LAENNEC - 68100 Mulhouse Tél. 03 89 64 82 02                 Méd. Dr Caroline PRESSIG</t>
+  </si>
+  <si>
     <t>MURET</t>
   </si>
   <si>
+    <t>Clinique d'Occitanie - Néphrologie - 20 Avenue Bernard IV 31600 MURET Tél. 05 61 51 89 09                       Méd. Dr Emilie GIRARDOT</t>
+  </si>
+  <si>
     <t>NARBONNE</t>
   </si>
   <si>
+    <t>Hôp privée du Grand Narbonne - Néphrologie - 1 rue du professeur Christian Barnard,                    11100 Montredon-des-Corbières Tél. standart 04 34 27 48 00 Méd. Dr Olivier COLDEFY</t>
+  </si>
+  <si>
     <t>NEUILLY SUR SEINE</t>
   </si>
   <si>
+    <t>Clinique Ambroise PARE - Néphrologie - 24-27 av Vistor HUGO - 92200 NEUILLY SUR SEINE                        Tél. 4 34 27 48 00  Méd. Dr Gilles HUFNAGEL</t>
+  </si>
+  <si>
     <t>NEVERS</t>
   </si>
   <si>
     <t xml:space="preserve">Hôp. Pierre Bérégovoy - Néphrologie - 1 avenue Patrick Guillot 58000 NEVERS Tél. 03 86 93 74 63         Méd. MAHIEDDIN </t>
   </si>
   <si>
     <t>NICE</t>
   </si>
   <si>
     <t>CH de NICE - Néphrologie Hôpital Pasteur 2 - Niveau 0  - 30, Avenue de la Voie Romaine 06000 NICE    Tél. 04.92.03.84.97  Méd. Dr Thibault FLORIN</t>
   </si>
   <si>
     <t>NIMES</t>
   </si>
   <si>
+    <t>CHU Carémeau - Néphrologie - Carémeau Sud Hall 1 Niveau -2 - Place du Pr Debré 30029 NÎMES Cédex 9 - Tél. 04 66 68 36 12 -Méd. Dr Philippe LAN YUE WAH</t>
+  </si>
+  <si>
     <t>NIORT</t>
   </si>
   <si>
     <t>ORLEANS</t>
   </si>
   <si>
     <t>CHR ORLEANS Néphrologie - nouvel hôpital - 14 av de l'hôpital 45100 ORLEANS La Source                        Tél. 02 38 22 98 29  Méd. Dr Alexandru GANEA</t>
   </si>
   <si>
     <t>14ème</t>
   </si>
   <si>
+    <t>AURA PARIS PLAISANCE - 185-191 rue Raymond Losserand 75014 PARIS Tél. 01 81 69 60 00                         Méd. Dr Mahdi ABTAHI</t>
+  </si>
+  <si>
     <t>15ème</t>
   </si>
   <si>
+    <t xml:space="preserve">Hôpital Necker - Néphrologie - 15 rue de Sèvres 75015 PARIS Tél. 01 44 49 54 16                                            Méd. Dr Abdelmalik TOUAM </t>
+  </si>
+  <si>
     <t>Hôpital Européen Georges Pompidou - Néphrologie - 20 rue Leblanc 75015 PARIS                                        Tél. 01 56 09 20 72   Méd. Dr Stéphane ROUEFF</t>
   </si>
   <si>
     <t>18ème</t>
   </si>
   <si>
+    <t>Hôpital Bichat-Claude Bernard - Néphrologie Tour Bichat - 46 rue Henri HUCHARD                             75877 Paris Cedex 18 - Tél. 01 40 25 64 20   Méd. Pr François VRTOVSNIK</t>
+  </si>
+  <si>
     <t>20ème</t>
   </si>
   <si>
     <t>Hôpital TENON - Département de Néphrologie - 4 rue de la Chine 75970 PARIS Cedex 20                         Tél. 01 56 01 69 99  Méd. Dr Rateb ALKHAYAT</t>
   </si>
   <si>
     <t>PERIGUEUX</t>
   </si>
   <si>
     <t>Clinique de Francheville - Service des maladies rénales - 4 place Francheville                                     24019 PERIGUEUX Cédex - Tél. (standart) 05 53 02 11 11  Méd. Dr Magali GENEVIEVE</t>
   </si>
   <si>
     <t>PERPIGNAN</t>
   </si>
   <si>
+    <t>CH de Perpignan - Néphrologie 5ème étage - 20 Avenue du Languedoc 66046 PERPRIGNAN Cédex 9    Tél. 04 68 61 68 25  Méd. Dr Maricel PARISOTTO</t>
+  </si>
+  <si>
     <t>POITIERS</t>
   </si>
   <si>
     <t>PONTOISE</t>
   </si>
   <si>
+    <t>CH René DUBOS - Néphrologie - Bâtiment A / 1er étage - 6 Avenue de l'Île de France                      95503 CERGY-PONTOISE  Tél. 01 30 75 42 58  Méd. Maan JOSEPH</t>
+  </si>
+  <si>
     <t>RENNES</t>
   </si>
   <si>
+    <t xml:space="preserve">AUB - Hôpital Ponchailloux -  Rue Abbé Huet via la rue Henri Le Guilloux, 35000 Rennes -                        Tél. 02 23 40 64 40  Méd. Dr Sandrine GENESTIER   </t>
+  </si>
+  <si>
     <t>ROANNE</t>
   </si>
   <si>
     <t>CH de Roanne - Népro consultation - Bât. RANVIER RDC haut - 28 rue de Charlieu - 42300 ROANNE      Tél. 04 77 44 30 79  Méd. Dr Emerson N'SEMBANI</t>
   </si>
   <si>
     <t>RODEZ</t>
   </si>
   <si>
+    <t>CH de RODEZ - DP - niveau -1 coté Nord - Avenue de l'hôpital 12027 RODEZ Cédex 9                                    Tél. 05 65 55 26 50  Méd. Dr Kedna THOMAS</t>
+  </si>
+  <si>
     <t>ROMANS SUR ISERE</t>
   </si>
   <si>
     <t>Hôpitaux Drôme Nord - Néphrologie - Bat. A 2èmé étage - 607 av Genevieve de Gaulle-Anthoniaz     26102 ROMANS SUR ISERE Cédex  Tél. 04 75 05 76 74  Méd. Dr Khaled SIRAJEDINE</t>
   </si>
   <si>
     <t>ROUBAIX</t>
   </si>
   <si>
+    <t>H^p Victor PROVO - Néphrologie - Aile ouest/RDC bleu - 11-17 Bd Lacordaire - 59100 ROUBAIX              Tél. 03.20.99.31.81  Méd. Thomas GUINCESTRE</t>
+  </si>
+  <si>
     <t>ST BRIEUC</t>
   </si>
   <si>
     <t>ST CYR SUR LOIRE</t>
   </si>
   <si>
     <t>ST LÔ</t>
   </si>
   <si>
+    <t>CH Mémorial - Néphrologie Bât. Paul NELSON Niv; Rez de jardin - 715 rue Henri DUNANT             50009 ST LÔ Cédex - Tél. 02 33 06 33 21  Méd. Dr Elie ZAGDOUN</t>
+  </si>
+  <si>
     <t>ST NAZAIRE</t>
   </si>
   <si>
+    <t>CH de ST NAZAIRE - Néphrologie Pôle C - 2ème étage - Cité sanitaire Georges Charpak 11 bd Georges Charpak BP 414 44606 Saint-Nazaire Cedex Tél. 02 72 27 82 20 Méd. Dr DURAULT Sandrine</t>
+  </si>
+  <si>
     <t>ST PRIEST EN JAREZ</t>
   </si>
   <si>
     <t>Centres de dialyse ARTIC 42 •18 rue Charles de Gaulle 42270 SAINT-PRIEST-EN-JAREZ (face au CHU de ST ÉTIENNE Hôpital Nord) - Tél. 04 77 91 03 80  Méd. Dr Lynda AZZOUZ</t>
   </si>
   <si>
     <t>ST QUENTIN</t>
   </si>
   <si>
+    <t>CH de ST QUENTIN - Néphrologie Et. 12C - 1, avenue Michel de l’Hospital 02321 ST QUENTIN                                 Tél. 03 23 06 71 80 - Méd. Dr Amel GHEMMOUR</t>
+  </si>
+  <si>
     <t>SAINTES</t>
   </si>
   <si>
+    <t>CH de SAINTES - Dialyse Péritonéale Niv 0 - 11Bd Ambroise PARE - 17108 SAINTES - Tél. 05 46 95 18 90  Méd. Dr BONAREK</t>
+  </si>
+  <si>
+    <t>SARAN</t>
+  </si>
+  <si>
     <t>Pôle Santé Oréliance - ZAC des Portes du Loiret Sud - 555 Avenue Jacqueline Auriol -45770 SARAN                    Tél. 02 38 79 06 50  Méd. Dr Baher CHAGHOURI</t>
   </si>
   <si>
     <t>SENS</t>
   </si>
   <si>
+    <t>CH Gaston RAMON de Sens - 1, avenue Pierre de Coubertin - 89 108 SENS - Tél. 03 86 86 11 70                                 Méd. Dr Mohammed HAMMADI</t>
+  </si>
+  <si>
+    <t>CH Pierre OUDOT 30 avenue du Médipôle, BP 40348, 38302 Bourgoin-Jallieu Cedex - Tél. 04 69 15 70 00            Méd. Mathilde REYNARD</t>
+  </si>
+  <si>
     <t>AGDUC - CH de LA TRONCHE - chemin Agnelas - 38700 LA TRONCHE Tél. 04 38 38 01 38                                         Méd. Dr Mounir GUERGOUR</t>
   </si>
   <si>
     <t>CHATEAUROUX</t>
   </si>
   <si>
     <t>Centre de néphrologie de Châteauroux - 131 Avenue John Kennedy, 36000 Châteauroux  Tél. 02 54 22 46 26   Med. Dr Naji AMMAR</t>
   </si>
   <si>
     <t>MONT DE MARSAN</t>
   </si>
   <si>
     <t>CH de MONT DE MARSAN (Site Layné Chirurgie RDC) - Avenue Pierre de Coubertin BP 417                               40024 Mont-de-Marsan Cedex - Tél. 05 58 05 11 20 Méd. Dr Marco GREGORI</t>
   </si>
   <si>
     <t>MENDE</t>
   </si>
   <si>
     <t>CHAUMONT</t>
   </si>
   <si>
     <t>CMC Chaumont le Bois - 17 av des Etats Unis - 52000 CHAUMONT Tél. 03 25 30 34 30                                             Méd. Dr Fouad LEBHOUR</t>
   </si>
   <si>
     <t>TARBES</t>
@@ -1133,50 +1400,56 @@
     <t xml:space="preserve">CH de BIGORRE -  Néphrologie Site de la Gespe - Boulevard de Lattre de Tassigny - 65013 TARBES cedex 9             Tél. 05 62 54 53 68 -  Méd. Dr Michèle HEMERY                                   </t>
   </si>
   <si>
     <t>AMIENS</t>
   </si>
   <si>
     <t>CHU Amiens-Picardie Site Sud - Néphrologie - Nouveau bâtiment – 4ème étage – Hall 1 - 1 Rond-Point du Professeur Christian Cabrol 80054 Amiens - Tél. 03 22 45 54 50  - Méd. Pr Gabriel CHOUKROUN</t>
   </si>
   <si>
     <t>MONTAUBAN</t>
   </si>
   <si>
     <t>Clinique du Pont de Chaumes - Néphrologie - 330 avenue Marcel Unal 82000 MONTAUBAN                             Tél. Std 05 63 68 33 33 Méd. Dr Ines FERRANDIZ</t>
   </si>
   <si>
     <t>BOURGES</t>
   </si>
   <si>
     <t>ARAUCO Bourges - CH Jacques CŒUR - 151 avenue Mitterand - 18000 BOURGES Tél. 02 48 23 34 51                       Méd. Dr MAKSOUR</t>
   </si>
   <si>
     <t>AURILLAC</t>
   </si>
   <si>
     <t>BRIVE LA GAILLARDE</t>
+  </si>
+  <si>
+    <t>CH de Brive La Gaillarde - Néphrologie - 8ème ét. - Bd du Dr VERLHAC - 19100 BRIVE LA GAILLARDE                    Tél. 05 55 92 62 62  Méd. Dr Julien ALLARD</t>
+  </si>
+  <si>
+    <t>CH de St Brieuc Yves LE FOLL - Néphrologie Bât. Central - 1er étage - aile E - 10 rue Marcel PROUST          22000 ST BRIEUX  Tél. 02 96 01 74 64  Méd. Dr Caroline FREGUIN</t>
   </si>
   <si>
     <t>GUERET</t>
   </si>
   <si>
     <t>ALURAD Guéret - chemin des amoureux - 23000 GUERET  Tél. 05 55 43 16 53  Méd. Dr ?</t>
   </si>
   <si>
     <t>CABESTANY</t>
   </si>
   <si>
     <t>CALVADOS</t>
   </si>
   <si>
     <t>CAEN</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -1251,746 +1524,515 @@
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">énales - 1er étage - CHU Caen Normandie -av de la Côte de Nacre              14035 CAEN Cédex - Tél. 02 31 27 25 74  -  Méd. Pr Thierry LOBBEDEZ </t>
     </r>
   </si>
   <si>
     <t>Hôpital Privé St Martin - Néphrologie 18 rue Roquemonts - 14000 CAEN - Tél. std 02 31 43 31 43                           Méd. Dr Cindy CASTRALE</t>
   </si>
   <si>
     <t>LISIEUX</t>
   </si>
   <si>
     <t>CH Robert BISSON - Néphrologie RDC Pavillon Nicolas Vauquelin - 4 rue Roger Aini 14107 LISIEUX Cédex         Tél. 02 31 61 31 55  Méd. Dr ALMOUSSALLA</t>
   </si>
   <si>
     <t>CHERBOURG</t>
   </si>
   <si>
     <t>CH Louis PASTEUR - Néphrologie  46 rue du Val de Saire 50102 CHERBOURG - Tél. 02 33 20 76 46                             Méd. Guillaume QUEFFEULOU</t>
   </si>
   <si>
+    <t>CH Emile DURHEIM - Site Plateau de la justice- Pav Robert SCHUMAN 88000 EPINAL                            Tél. 03 29 68 42 10  Méd. Dr Hacène SEKHRI</t>
+  </si>
+  <si>
     <t>MONT ST MARTIN</t>
   </si>
   <si>
     <t>CH LOZERE - Avenue du 8 Mai 1945 48000 Mende - Tél. 04 66 49 52 00  Méd. Dr Ivan BRUNAK</t>
   </si>
   <si>
+    <t>ALTIR - allée du Morvan - près des Hopitaux de Bravois - 54504 VANDOEUVRE LES NANCY                           Tél. 03 83 15 37 40  Méd. Dr Sophie  VALLANCE</t>
+  </si>
+  <si>
     <t xml:space="preserve">Les hôpitaux de BRABOIS - Néphrologie Dialyse - rue du Morvan - 54511 VANDOEUVRE LES NANCY                    Tél. 03 83 15 31 63  Méd. Pr Luc FRIMAT </t>
   </si>
   <si>
     <t>LE KREMLIN BICÊTRE</t>
   </si>
   <si>
     <t>Hôpital Bicêtre - Néphrologie - 78 avenue du Général Leclerc - 94270 LE KREMLIN BICÊTRE                                      Tél. 01 45 21 21 16  Méd. Pr Renaud SNANOUDJ</t>
   </si>
   <si>
     <t>ST CLOUD</t>
   </si>
   <si>
     <t>CH des quatres villes - Néphrologie Dialyse - entrée directe place Silly - 92210 ST CLOUD - Tél. 01 77 70 73 68  Méd. Dr Nicole MONNIER</t>
   </si>
   <si>
     <t>LES YVELYNES</t>
   </si>
   <si>
     <t>TRAPPES</t>
   </si>
   <si>
     <t>Hôp privée de l'Ouest parisien - Service de Dialyse - 14 square Castiglione Del Lago - 78190 TRAPPES                Tél. standart 01 86 86 78 78 - Méd. Dr Geoffroy DESBUISSONS</t>
   </si>
   <si>
     <t>CRETEIL</t>
   </si>
   <si>
+    <t>CHU Henri Mondor - Service de Néphrologie - 1 rue Gustave EIFFEL - 94000 CRETEIL - Tél. 01 49 81 44 12             Méd. Pr Philippe GRIMBERT</t>
+  </si>
+  <si>
     <t>CH des Alpes du Sud - Néphrologie - Bat D de dialyse RDC et 1er étage - 1 place Auguste MURET   05007 GAP     Tél. 04 92 40 79 00  - Méd. Dr Gilles HUET</t>
   </si>
   <si>
+    <t xml:space="preserve">CH HOTEL DIEU - NEPHROLOGIE HD - 4 rue Alfred Labbé - 54350 MONT ST MARTIN -Tél. 03 82 44 72 48 </t>
+  </si>
+  <si>
     <t>CANNES</t>
   </si>
   <si>
     <t xml:space="preserve">CH de CANNES Simone VEIL - Néphrologie  Niv 4 Ascenceur C - 15 av des Brousailles 06414 CANNES Cédex    Tél. 04 92 18 37 68  Méd. Dr Corinne PASSERON </t>
   </si>
   <si>
     <t>MARTIGUES</t>
   </si>
   <si>
     <t>CH MARTIGUES - Néphrologie Bat central 4ème étage - 3 bd des Rayettes - 13698 MARTIGUES Cédex                Tél. 04 42 43 25 90  Méd. Dr Christophe BOUAKA</t>
   </si>
   <si>
     <t>Centre de santé AUB - ZA du Questel - 60 rue Francis Thomas - 29200 BREST - Tél. 02 98 34 18 40                 Méd. Dr Emmanuel CHAFFARA</t>
   </si>
   <si>
     <t>MORLAIX</t>
   </si>
   <si>
     <t>CH CORNOUAILLE - Néphrologie - Batiment prinicipale Fontenoy - 5ème étage - 14 bis avenue Yves Thépot 29107 QUIMPER  Tél. 02 90 94 42 82  Méd. Dr Mohamed RIFAAT</t>
   </si>
   <si>
     <t>AUB QUIMPER - Z.I. Keradennec  - 4 rue Georges Perros- 29000 QUIMPER - Tél. 02 98 64 41 50                                   Méd. Dr Mohamed RIFAAT</t>
   </si>
   <si>
     <t>AUB PAYS DE MORLAIS - rue Louis Bodelio - 29600 Plourin Morlaix - Tél. 02 98 62 40 94                                     Méd. Dr Mohamed RIFAAT</t>
   </si>
   <si>
     <t>St MALÔ</t>
   </si>
   <si>
     <t>AUB St Malô - Les Mauriers 35400 St Malô - Tél. 02 99 20 01 40  - Méd. Dr Thibault DOLLEY-HITZE</t>
   </si>
   <si>
     <t>NANTES</t>
   </si>
   <si>
+    <t>Clinique St Gatien - Alliance - 1 bd Alfred NOBEL - 37540 St Cyr sur Loire  Tél. 02 47 21 12 60                                    Méd. Dr Hadj Bouhafs BENSENOUCI</t>
+  </si>
+  <si>
     <t>MONTPELLIER</t>
   </si>
   <si>
+    <t>CHU de MONTPELLIER - Néphrologie - 191 av du Doyen Giraud - 34295 MONTPELLIER Cédex 9                         Tél. 04 67 33 84 76  Méd. Pr Moglie LE QUINTREC DONNETTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHU DUPUYTREN 2  - Néphrologie - Niveau 4 - 16 rue Bernard Descottes - 87042 LIMOGES Cédex                        Tél. 05 55 05 64 54  - Méd. Pr Fatouma TOURE  </t>
+  </si>
+  <si>
     <t xml:space="preserve">MONTLUCON                          NERIS LES BAINS                </t>
   </si>
   <si>
     <t xml:space="preserve">CH de MONTLUCON - Néphrologie - Site central - Batim. G. Piquand - 2ème étage - 18 av du 8 mai 1945           03100 MONTLUCON Tél. 04 70 02 30 30  Méd.                      </t>
   </si>
   <si>
     <t>THONON LES BAINS</t>
   </si>
   <si>
+    <t>CH de THONON LES BAINS - Néphrologie - 3 av de la Dame - 74203 THONON LES BAINS Tél. 04 50 83 29 20         Méd. Dr Eugénie BAKOTO SOL</t>
+  </si>
+  <si>
     <t xml:space="preserve">EPAGNY METZ TESSY            ANNECY          </t>
   </si>
   <si>
+    <t>CH FLEURIAT - Service de Néphrologie Dialyse Bat principal 2ème étage - 900 route de Paris 01012 BOURG EN BRESSE - Tél.  04 74 45 42 71   Méd. Dr Nabil DIAB</t>
+  </si>
+  <si>
     <t xml:space="preserve">ST CLAUDE </t>
   </si>
   <si>
-    <t>CH Louis Jaillon - Néphrologie - Dialyse - 2 rue de l'hôpital - 39200 ST CLAUDE - Tél. 03 84 41 33 49                        Méd. Dr Omar DAHMANI</t>
-[...1 lines deleted...]
-  <si>
     <t>POINT A PITRE</t>
   </si>
   <si>
     <t>CHU de POINT A PITRE/ABYMES  - Néphrologie RDC Tour Nord - route de Chauvel 97159 POINT A PITRE Cédex  - Tél. 05 90 89 13 20  Méd. Dr Henri MERAULT</t>
   </si>
   <si>
     <t>NOUVELLE CALEDONIE</t>
   </si>
   <si>
     <t>DUMBEA</t>
   </si>
   <si>
+    <t xml:space="preserve">L'ATIR - CHT Gaston-Bourret - 43 Bd Joseph WAMYTAN - 98830 DUMBEA - Tél. 28 25 38 - Méd. </t>
+  </si>
+  <si>
     <t>LE GOSIER</t>
   </si>
   <si>
     <t>Clinique de Choisy - Route de Montauban 97190 LE GOSIER - Tél 05 90 88 93 55                                                    Méd. Dr POTELUNE Natacha</t>
   </si>
   <si>
+    <t>BASSE TERRE</t>
+  </si>
+  <si>
+    <t>Pôle santé Nouvelles Eaux Vives - rue Toussaint Louverture 97100 BASSE TERRE</t>
+  </si>
+  <si>
+    <t>RIVIERE SALEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATIR - ZA Espérance 97215 RIVIERE SALEE - Tél. 05 96 68 02 13 - Méd. </t>
+  </si>
+  <si>
     <t>POLYNESIE FRANCAISE</t>
   </si>
   <si>
     <t>TAHITI</t>
   </si>
   <si>
     <t>APAIR-APURAD - rdc de la Clinique MAMAO - Immeuble La Orana - angle avenue Georges Clémenceau et avenue Cambridge  PAPEETE 98713 TAHITI - Tél, +6 89 40 54 57 40</t>
   </si>
   <si>
     <t>PAPEETE</t>
   </si>
   <si>
     <t xml:space="preserve">DIAL'ISIS - Avenue du Prince Hïnoi - Tél. +689 40 54 55 55 </t>
   </si>
   <si>
     <t>13ème</t>
   </si>
   <si>
     <t>Hopital Pitié Salpétrière - 47-83 Bd de l'Hôpital - 75013 PARIS - Tél 01 42 17 73 36 -                                             Méd. Pr Corinne ISBARD BAGNIS</t>
   </si>
   <si>
     <t>FLERS</t>
   </si>
   <si>
     <t>CH Jacques MONOD - rue Eugène GARNIER 61104 FLERS Cédex - Service de Néphrologie - Tél. 02 33 62 61 03   Méd. Pr Thierry LOBBEDEZ</t>
   </si>
   <si>
     <t>BOIS GUILLAUME</t>
   </si>
   <si>
-    <t>CH de DUNKERQUE - Néphrologie 3ème étage Ouest - 130 av Louis Herbeaux - 59385 DUNKERQUE Cédex 1 - Tél.IDE DP  03 28 28 53 18 Mail : ide.dp@ch-dunkerque.fr    Méd. Dr Raymond AZAR</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CHU BORDEAUX PELLEGRIN Pavillon Le TRIPODE - Place Amélie Raba-Léon - 33000 BORDEAUX                    Ligne directe  05 56 79 61 44 Méd. Dr Céline NODIMAR         </t>
+    <t xml:space="preserve">CHU de Bois Guillaume - ANIDER - 147 aveneu Maréchal Juin 76230 BOIS GUILLAUME - Tél. 02 32 91 38 88         Méd. </t>
+  </si>
+  <si>
+    <t>NephroCare ARESSY - 6 RUE DU VILLAGE 64320 ARESSY - Tél. 05 59 58 44 21  Méd. Dr Francois BASSE</t>
+  </si>
+  <si>
+    <t>ECHO DIALYSE DE NANTES - Site du Confluent - 6 rue de la Gare - 44402 NANTES Tél. 02 72 20 50 76/96                     Méd. Dr TARGET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CH de LAVAL - Néphrologie 11ème étage Aile B - 33 rue du haut Rocher - 53000 LAVAL                              Tél. 02 43 66 50 00  Méd. Dr Lise Marie POUTEAU  </t>
   </si>
   <si>
     <t>VOIRON</t>
   </si>
   <si>
     <t>AGDUC VOIRON - 34 av Jacques CHIRAC 38500 VOIRON - Tél 04 38 38 01 38  - Méd. Dr Morgane VILLEMAIRE</t>
   </si>
   <si>
     <t>CH de BETHUNE BEUVRY - Néphrologie - Bâtiment principal - 5ème étage - zone 1 - 27 rue Delbecque 62408 BETHUNE  Tél. 03 21 64 44 45 Méd. Dr A. RATSIMBAZAFY</t>
   </si>
   <si>
-    <t xml:space="preserve">Hop de MELUN-SENART - Néphrologie - Rez de jardin (à coté du park des ambulances) Ascenseur -1  270 av Marc Jacquet 77000 MELUN Tél. 01 81 74 18 06  Méd. Dr Franck POURCINE  </t>
-[...1 lines deleted...]
-  <si>
     <t>CH d'Evreux - Service de Néphrologie - rue Léon  Schartzenberg 27015 EVREUX - Tél. 02 32 33 81 19        Méd. Dr Giorgita BOUFFANDEAU ANCUTA</t>
   </si>
   <si>
     <t>Clinique Bouchard - 77 rue du Dr Escat - 13006 MARSEILLE - Tél. 04 91 15 94 58                                                          Mail dialyseperitoneale.bouchard@elsan.care                           Méd. Dr Stanislas BATAILLE</t>
   </si>
   <si>
+    <t>Centre d'hémodialyse Provence (HD-DP) 50 av du Dr Aurientis, Hall B - 13100 AIX EN PROVENCE                          Tél 04 42 99 25 25 - Med, Dr Thomas DERVAUX</t>
+  </si>
+  <si>
+    <t>Association de dialyse CALYDIAL - 51 rue d'Yvours - 69540 IRIGNY Tél. 04 78 73 30 06                                                    Méd. Dr Patrick HALLONET</t>
+  </si>
+  <si>
     <t>Secteur Nord-Est                          Ste CLOTHILDE</t>
   </si>
   <si>
     <t>Secteur Sud                                      St LOUIS</t>
   </si>
   <si>
     <t xml:space="preserve">AURAR - Centre de Charmoy - 6 rue d'Emmerez de Charmoy - 97400 Ste CLOTHILDE -                                            Tél secrét. 02 62 91 87 47 - Tél. IDE 06 92 22 12 11 - Mail. idedpnord@aurar.fr  - Méd Dr AIZEL </t>
   </si>
   <si>
     <t>AURAR - Centre de St Louis - 24 rue de l'Etang 97450 ST LOUIS                                                                                          Tél. secrét 02 62 54 89 10 -Tél. IDE 06 92 23 03 00 - Mail. idedpdud@aurar.fr - Méd. Dr SEYDOU TOURE</t>
   </si>
   <si>
     <t>NOUMEA</t>
   </si>
   <si>
-    <t>CH de ST NAZAIRE - Néphrologie Pôle C - 2ème étage - Cité sanitaire Georges Charpak 11 bd Georges Charpak BP 414 44606 Saint-Nazaire Cedex -  Tél. 02 72 27 82 20 - Tél IDE 02 72 27 82 03                                          Mail . dialyse.formation@ch-saintnazaire.fr -  Méd. Dr DURAULT Sandrine</t>
-[...23 lines deleted...]
-    <t>Hopital EPICURA - rue Maria Thomée 1 - 7800 ATH  Tél. 065 615 087 Mob 04 78 47 02 95  -                                   Mail david.pirotte@epicura.be  -  Méd. Dr Olivier MAT</t>
+    <t>U2NC 5 rue du contre amiral Joseph du BOUZET 98800 NOUMEA - Tél. 72.87.53 ou 26 03 71                               Mail ide-dp@u2nc.nc</t>
+  </si>
+  <si>
+    <t>VANNES</t>
+  </si>
+  <si>
+    <t>Brocéliande-Atlantique, groupement hospitalier- unité de dialyse péritonéale, Bd général Maurice Guillaudot 56000 Vannes, Tél: 02 97 01 41 44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CMC TRONQUERES - 83 av Charles DE Gaulle - 15003 AURILLAC Cédex - Tél. 04 71 45 44 02                                     Méd. Dr Marc LE BOT </t>
+  </si>
+  <si>
+    <t>Centre de Néphrologie B.Braun Avitum de Blois, 37 mail pierre Charlot, 41000 Blois - Tél : 02 54 90 35 02  Dr Al Najjar / Dr Fodil-Chérif / Dr Nankeu</t>
+  </si>
+  <si>
+    <t>LES ABYMES</t>
+  </si>
+  <si>
+    <t>AUDRA Guadeloupe - Hôpital RICOU, route de Joseph, 97139 Les Abymes - tél. 05 90 91 02 22                                (DPCA-DPA Claria et HDD Nxstage et Physilia - IDE référent Lilian NAVAILLES</t>
+  </si>
+  <si>
+    <t>CÔTE D'IVOIRE</t>
+  </si>
+  <si>
+    <t>ABIDJAN</t>
+  </si>
+  <si>
+    <t>CHU de Yopougon - Service de Néphrologie Pédiatrique 21 BP 632 Abidjan 21  Tél 23 53 75 75 ou 02 03 26 94  mail : unp2chuyop@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CH de Vichy Bd Denière - BP 2757 03207 Vichy cédex - Batiment 7 - Tél. 04 70 97 33 56                                     méd. Dr Didier AGUILERA </t>
+  </si>
+  <si>
+    <t>Höpital Simone Veil - Néphrologie 4ème étage - 101 avenue Anatole France 10003 TROYES Cédex      Tél. 03 25 49 49 98   Méd. Dr Wendy DE GUGLIELMO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHU BORDEAUX PELLEGRIN Pavillon Le TRIPODE - Place Amélie Raba-Léon - 33000 BORDEAUX                    Ligne directe IDE  05 56 79 61 44  mail : dialyse.peritoneale.pellegrin@chu-bordeaux.fr -                                      Méd. Dr Céline NODIMAR         </t>
+  </si>
+  <si>
+    <t>CH Robert Boulin Fondation Sabatié - Pavillon d'HD - 112 rue de la Marne BP199/33505 Libourne Cédex Tél. 05 57 55 34 62  mail : secretariat.hemodialyse@ch-libourne.fr - Méd. Dr Caroline DELCLAUX</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...375 lines deleted...]
-      <t xml:space="preserve">ôpitaux </t>
+      <t xml:space="preserve">CH Emile ROUX - Néphrologie - Bât. Médecine -  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>U</t>
+      <t>niveau -1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">niversitaire </t>
+      <t xml:space="preserve"> - 12 Bd André Chantemesse                    43000 LE PUY EN VELAY -Tél. 04 71 04 35 81 -  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>G</t>
+      <t>IDE réf</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">enève - Service Néphro HTA - rue Gabrielle Peret Gentil 4 - 1205 GENEVE     Tél. 41 (0)22 372 97 63  Méd. Pr Sophie de SEIGNEUX </t>
+      <t>. 06 31 94 76 84 - Méd. Dr Viorica BARBU</t>
     </r>
   </si>
   <si>
-    <t>NOUILLY</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">ANIDER Bois Guillaume - 55 Allée Marcel Achard  76230 BOIS GUILLAUME -                                                                  Tél. 02 35 34 89 75          </t>
+    <t>CHU Conception - Centre de néphrologie et transplantation rénale - 147 Bd Baille                            13005 Marseilles 5ème arrondissement - Tél. 04 91 38 40 29  Méd. Dr Pascale SEBAHOUNch</t>
+  </si>
+  <si>
+    <t>AURA SANTE - 8 rue du Colombier 63400 CHAMALIERES  Tél. 04 73 31 83 00  -                                                          mail : chamalieres@aurasante.com - Méd. Dr Iona ENACHE</t>
+  </si>
+  <si>
+    <t>CHU de POITIERS - Néphrologie Niveau -1 ds centre cardio vasc - 2 rue de la Milétrie - 86000 POITIERS     Tél. standard  05 49 44 42 37 ou IDE DP 05 49 44 44 79  Méd. Dr Estelle DESPORT - Cecile MARTIN</t>
+  </si>
+  <si>
+    <t>ch St Jean de Vergés - Néphrologie Entrée 2 - Accés C - Niveau 2 - Chemin de Barrau - 09017 FOIX               Tél. 05 61 03 30 70  Méd. Dr Luciana SPATARU</t>
+  </si>
+  <si>
+    <t>CH AGEN-NERAC - CENTRE NEPHRO-DIALYSE Dominique ALESSANDRI - Nouveau bâtiment Niv 00 - ROUTE DE VILLENEUVE - 47923 AGEN cédex 9 - Tél. 05 53 69 70 13 -                                                                                           Mail : infirmieres.dp@ch-agen-nerac.fr - Med. Dr Mariana REVENCO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hop de MELUN-SENART - Néphrologie - Rez de jardin (à coté du park des ambulances) Ascenseur -1  270 av Marc Jacquet 77000 MELUN Tél. 01 81 74 18 06  -                                                                                                                  Mail : dialyse.domicile@ghsif.fr                Méd. Dr Franck POURCINE  </t>
+  </si>
+  <si>
+    <t>Centre de dialyse DIAVERUM - 345 avenue Pierre Brossolette  83300 DRAGUIGNAN -                                             Tél. 04 98 10 68 68      Med. ……………………..</t>
+  </si>
+  <si>
+    <t>CH de NIORT - Néphrologie - 40 av, Charles de Gaulle - 79000 NIORT - Tél. 05 49 78 36 36    -                             Mail : Infdialyse@ch-niort.fr     Méd. Dr Anne SECHET</t>
+  </si>
+  <si>
+    <t>Clinique Delay - 36 avenue de l'interne Loëb  64108 Bayonne Tél. 05 59 58 44 14                                    Méd. Dr Eric Le Guen - mail : dialyse-peritoneale@clinique-delay.fr</t>
   </si>
   <si>
     <r>
-      <t>CH UNYON - Néphrologie Secteur Montagne (</t>
+      <t>Centre de traitement de l'IRC (CTIRC) 14 rue du Val d'Osne</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color theme="5" tint="-0.499984740745262"/>
+        <color rgb="FFF63D0A"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>signalétique marron</t>
+      <t xml:space="preserve"> (entrée orange)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Bat A - Porte A26 -                      94410 St Maurice Tél. 01 43 96 64 87  Mail : wafa.gazzah@ght94n.fr et </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">nelly.ribeiro@ght94n.fr à partir du 01/09/26  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Méd. Dr Marion VENOT</t>
+    </r>
+  </si>
+  <si>
+    <t>NOTRE DAME D'ORE</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ARAUCO</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>) - Niveau -1  -  2 Bd de Verdun 89000 AUXERRE  Tél. 03 86 48 47 36  - DialysePeritoneale@ch-auxerre.fr - Méd. Benoit JONON</t>
+      <t xml:space="preserve"> (Association Régionale d’Aide aux Urémiques du Centre Ouest)                                                                  - 7 rue Paul Henri Spaak  37390 Notre Dame d'Oé -   mail : dp37@arauco.fr -  Tél. 02 47 85 53 00</t>
     </r>
   </si>
   <si>
-    <t>Association de dialyse CALYDIAL - 51 rue d'Yvours - 69540 IRIGNY Tél. 04 78 73 30 06 -stephane.lucpupat@calydial.org  -  Méd. Dr Patrick HALLONET</t>
-[...17 lines deleted...]
-    <t>Hôpital Robert SCUMAN à KIRCHBERG - Clinique de DP - 9 rue Edward Steichen - L-2540 Luxembourg                   Tél. 00352 2468 6523 - Mail dp.hrs@hopitauxschuman.lu - Méd. Pr Claude BRAUN</t>
+    <t>CH de DUNKERQUE - Néphrologie 3ème étage Ouest - 130 av Louis Herbeaux - 59385 DUNKERQUE Cédex 1 - Tél.IDE DP  03 28 28 53 18 Mail : ide.dp@ch-dunkerque.fr    Méd. Dr Geoffrey BALZER et Dr Amandine YDEE -mail IDE : IDE.DP@ch-dunkerque.fr</t>
+  </si>
+  <si>
+    <t>CH de HAGUENAU -  Néphro, RDC bas - 64 av Pr LERICHE 67504 HAGUENAU  Tél IDE DP. 03 88 06 36 21   - Tel néphro 03 88 06 33 28 - Fax  03 88 06 33 36 - mail uf-dp@ch-haguenau.fr   -  Méd. Dr Marc KRIBS</t>
+  </si>
+  <si>
+    <t>CLINIQUE CLAUDE BERNARD - Service de Néphrologie - 1 rue du Père COLOMBIER 81000 ALBI - Tél 05 63 77 78 70 - Mail IDE DP : cbe.dpca@elsan.care - Dr Morgane SAINT-CRICQ</t>
+  </si>
+  <si>
+    <t>Hôpital Sud Francilien - Service de néphrologie - Pôle D - RDC - 40 avenue Serge Dassault            91106 CORBEIL-ESSONNE Cédex  Tél. 01 61 69 72 02                                                                                                                                  Mail IDE (Sarah BECQUIE : hdj-nephro.pinf@chsf.fr             Méd. Dr Latifa HANAFI</t>
+  </si>
+  <si>
+    <r>
+      <t>CH de MACON Centre ambulatoire 1er étage - service de dialyse - 350 Bd Louis Escande - 71018 MACON Cédex    Tél. 03 85 27 53 33 - IDE DP 03 85 27 55 43 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>idedp@ch-macon.fr</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>)                                                                         Méd. Dr Jean-Simon VIROT - Secrétariat 03 85 27 53 24</t>
+    </r>
+  </si>
+  <si>
+    <t>Polyclinique Médiapole St Roch - Néphrologie - Av Ambroise CROIZAT - 66330 CABESTANY                                    Tél. standard 04 68 66 11 76 - Mail IDE : sro.de.cabestany@elsan,care  Méd. Dr H. WECLAWIAK, Dr GIOT, Dr. BALGOBIN, Dr V. SCARFOGLIERE, Dr R. CHIRY, Dr A.DECOURT</t>
+  </si>
+  <si>
+    <t>CH Louis Jaillon - Néphrologie - Dialyse - 2 rue de l'hôpital - 39200 ST CLAUDE Cédex - Tél. 03 84 41 33 72                       Mail : infirmieres-dialyse.stclaude@hopitaux-jura.fr - Méd. Dr Omar DAHMANI</t>
+  </si>
+  <si>
+    <t>CH du MANS - Bât. Madeleine BRES - 194 avenue Rubillard 72037 LE MANS Cédex 9 -                                 Tél. 02 43 43 43 39      Méd. Dr Romain CROCHETTE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2012,109 +2054,72 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF6600"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="9">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...28 lines deleted...]
-    </fill>
   </fills>
-  <borders count="12">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -2212,214 +2217,139 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...82 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF6600"/>
       <color rgb="FFF63D0A"/>
       <color rgb="FF000000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -2672,3233 +2602,3110 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E239"/>
+  <dimension ref="A1:E225"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A214" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D215" sqref="D215"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A142" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A94" sqref="A94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.5703125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="87.85546875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="5.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="26.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="87.85546875" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:4" s="1" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="34" t="s">
+      <c r="B1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="34" t="s">
+      <c r="C1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="8">
+      <c r="D1" s="16" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="13">
         <v>1</v>
       </c>
-      <c r="B2" s="35" t="s">
+      <c r="B2" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="35" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="3">
+      <c r="C2" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="D2" s="11" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4">
         <v>2</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="B3" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="20" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="3">
+      <c r="C3" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="4">
         <v>2</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="6" t="s">
+      <c r="C4" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4">
+        <v>3</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>426</v>
+      </c>
+      <c r="D5" s="8" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="3">
+    <row r="6" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="4">
         <v>3</v>
       </c>
-      <c r="B5" s="20" t="s">
+      <c r="B6" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="36" t="s">
+      <c r="C6" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="4">
+        <v>6</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="4">
+        <v>6</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="4">
+        <v>7</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="4">
+        <v>8</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="4">
+        <v>9</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4">
+        <v>10</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="4">
+        <v>11</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="4">
+        <v>11</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4">
+        <v>12</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="4">
+        <v>13</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="4">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4">
+        <v>13</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="4">
+        <v>13</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4">
+        <v>13</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="4">
+        <v>14</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4">
+        <v>14</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="4">
+        <v>14</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="4">
+        <v>15</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="4">
+        <v>16</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="4">
+        <v>17</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="4">
+        <v>17</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="D30" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="D5" s="6" t="s">
-[...332 lines deleted...]
-      <c r="B29" s="20" t="s">
+    </row>
+    <row r="31" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4">
         <v>18</v>
       </c>
-      <c r="C29" s="20" t="s">
-[...24 lines deleted...]
-      <c r="B31" s="20" t="s">
+      <c r="B31" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C31" s="20" t="s">
-[...3 lines deleted...]
-        <v>318</v>
+      <c r="C31" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>378</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="3">
+      <c r="A32" s="4">
         <v>19</v>
       </c>
-      <c r="B32" s="20" t="s">
+      <c r="B32" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="20" t="s">
-[...3 lines deleted...]
-        <v>394</v>
+      <c r="C32" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>381</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="4" t="s">
+      <c r="A33" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="37" t="s">
+      <c r="B33" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C33" s="20" t="s">
-[...3 lines deleted...]
-        <v>428</v>
+      <c r="C33" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="37" t="s">
+      <c r="B34" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C34" s="20" t="s">
-[...3 lines deleted...]
-        <v>432</v>
+      <c r="C34" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>228</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4">
         <v>21</v>
       </c>
-      <c r="B35" s="37" t="s">
+      <c r="B35" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="C35" s="20" t="s">
+      <c r="C35" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="4">
+        <v>21</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="4">
+        <v>22</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="4">
+        <v>23</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4">
+        <v>24</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="4">
+        <v>25</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="4">
+        <v>26</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="4">
+        <v>26</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="4">
+        <v>26</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="4">
+        <v>27</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="4">
+        <v>28</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="4">
+        <v>29</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4">
+        <v>29</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="D47" s="17" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="4">
+        <v>29</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="4">
+        <v>29</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="4">
+        <v>30</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="4">
+        <v>31</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="4">
+        <v>31</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="4">
+        <v>32</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="4">
+        <v>33</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="4">
+        <v>33</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="4">
+        <v>33</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="4">
+        <v>33</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="4">
+        <v>34</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C58" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="D58" s="17" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="4">
+        <v>34</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>423</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="4">
+        <v>35</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="4">
+        <v>35</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="4">
+        <v>36</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C62" s="9" t="s">
+        <v>364</v>
+      </c>
+      <c r="D62" s="19" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="4">
+        <v>37</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>495</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="4">
+        <v>37</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C64" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4">
+        <v>38</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C65" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="4">
+        <v>38</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C66" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4">
+        <v>38</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C67" s="9" t="s">
+        <v>458</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4">
+        <v>39</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C68" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4">
+        <v>39</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C69" s="9" t="s">
+        <v>432</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4">
+        <v>40</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C70" s="9" t="s">
+        <v>366</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4">
+        <v>41</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C71" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="4">
+        <v>42</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C72" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="4">
+        <v>42</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C73" s="9" t="s">
+        <v>352</v>
+      </c>
+      <c r="D73" s="18" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="4">
+        <v>43</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C74" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="4">
+        <v>44</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C75" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="4">
+        <v>44</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C76" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="4">
+        <v>45</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C77" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="4">
+        <v>45</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C78" s="9" t="s">
+        <v>358</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="4">
+        <v>46</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C79" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="4">
+        <v>47</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C80" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="4">
+        <v>48</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C81" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="4">
+        <v>49</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C82" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="4">
+        <v>49</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C83" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="4">
+        <v>50</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="4">
+        <v>50</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C85" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="4">
+        <v>50</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C86" s="9" t="s">
+        <v>348</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="4">
+        <v>51</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C87" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="4">
+        <v>52</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C88" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="4">
+        <v>53</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C89" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="4">
+        <v>54</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C90" s="9" t="s">
+        <v>395</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="4">
+        <v>54</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C91" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="4">
+        <v>54</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C92" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="4">
+        <v>55</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="4">
+        <v>56</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C94" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="4">
+        <v>56</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C95" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="4">
+        <v>57</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="4">
+        <v>58</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C97" s="9" t="s">
+        <v>311</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="4">
+        <v>59</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C98" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="4">
+        <v>59</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C99" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="4">
+        <v>59</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C100" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="4">
+        <v>59</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C101" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="4">
+        <v>59</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C102" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="4">
+        <v>59</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C103" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="4">
+        <v>60</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C104" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="4">
+        <v>60</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="E105" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="4">
+        <v>61</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C106" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="4">
+        <v>61</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C107" s="9" t="s">
+        <v>451</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="4">
+        <v>62</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="4">
+        <v>62</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="4">
+        <v>62</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="4">
+        <v>62</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="4">
+        <v>63</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="4">
+        <v>63</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="4">
+        <v>64</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="4">
+        <v>64</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="4">
+        <v>65</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="4">
+        <v>66</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="4">
+        <v>66</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="D118" s="8" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="4">
+        <v>67</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="4">
+        <v>67</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="4">
+        <v>67</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="4">
+        <v>68</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D122" s="8" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="4">
+        <v>68</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="D123" s="8" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="4">
+        <v>69</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="D124" s="8" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="4">
+        <v>69</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="D125" s="8" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="4">
+        <v>70</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="D126" s="8" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="4">
+        <v>71</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D127" s="8" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="4">
+        <v>71</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="D128" s="8" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="4">
+        <v>72</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="D129" s="8" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="4">
+        <v>72</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="D130" s="8" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="4">
+        <v>73</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D131" s="8" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="4">
+        <v>74</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C132" s="20" t="s">
+        <v>430</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="4">
+        <v>74</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="D133" s="8" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="4">
+        <v>75</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="D134" s="8" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="4">
+        <v>75</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="D135" s="8" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="4">
+        <v>75</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D136" s="8" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="4">
+        <v>75</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D137" s="8" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="4">
+        <v>75</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="4">
+        <v>75</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="D139" s="8" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="4">
+        <v>75</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="D140" s="8" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="4">
+        <v>76</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="D141" s="8" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="4">
+        <v>76</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D142" s="8" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="4">
+        <v>76</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D143" s="8" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="4">
+        <v>76</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="D144" s="8" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="4">
+        <v>77</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="D145" s="8" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="4">
+        <v>77</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="D146" s="8" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="4">
+        <v>78</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D147" s="8" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="4">
+        <v>78</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="D148" s="8" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="4">
+        <v>79</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="D149" s="8" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="4">
+        <v>80</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="D150" s="8" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="4">
+        <v>81</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D151" s="8" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="4">
+        <v>82</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="D152" s="8" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="4">
+        <v>83</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D153" s="8" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="4">
+        <v>83</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="4">
+        <v>83</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D155" s="8" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="4">
+        <v>83</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D156" s="8" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="4">
+        <v>83</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D157" s="8" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="4">
+        <v>84</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D158" s="8" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="4">
+        <v>85</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="D159" s="8" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="4">
+        <v>86</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="D160" s="8" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="4">
+        <v>87</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="D161" s="8" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="4">
+        <v>87</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="D162" s="8" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="4">
+        <v>88</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="D163" s="8" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="4">
+        <v>89</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D164" s="8" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="4">
+        <v>89</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="D165" s="8" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="4">
+        <v>90</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D166" s="8" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="4">
+        <v>91</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D167" s="8" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="4">
+        <v>91</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="D168" s="8" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="4">
+        <v>92</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D169" s="8" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="4">
+        <v>92</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="D170" s="8" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="4">
+        <v>93</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D171" s="8" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="4">
+        <v>94</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="D172" s="8" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="4">
+        <v>94</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D173" s="8" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="4">
+        <v>94</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="D174" s="8" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="4">
+        <v>95</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="D175" s="8" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="4">
+        <v>971</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="D176" s="8" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="4">
+        <v>971</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="D177" s="8" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="4">
+        <v>971</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="D178" s="8" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="4">
+        <v>971</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="D179" s="8" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="4">
+        <v>972</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="D180" s="8" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="4">
+        <v>973</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C181" s="21"/>
+      <c r="D181" s="22"/>
+    </row>
+    <row r="182" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="5">
+        <v>974</v>
+      </c>
+      <c r="B182" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="C182" s="20" t="s">
+        <v>465</v>
+      </c>
+      <c r="D182" s="8" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="5">
+        <v>974</v>
+      </c>
+      <c r="B183" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="C183" s="20" t="s">
+        <v>466</v>
+      </c>
+      <c r="D183" s="8" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="5">
+        <v>975</v>
+      </c>
+      <c r="B184" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="C184" s="21"/>
+      <c r="D184" s="22"/>
+    </row>
+    <row r="185" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="5">
+        <v>98</v>
+      </c>
+      <c r="B185" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="D185" s="8" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="5"/>
+      <c r="B186" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="D186" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="5">
+        <v>98</v>
+      </c>
+      <c r="B187" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="D187" s="8" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="5">
+        <v>98</v>
+      </c>
+      <c r="B188" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="D188" s="8" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="5"/>
+      <c r="B189" s="6"/>
+      <c r="C189" s="2"/>
+      <c r="D189" s="8"/>
+    </row>
+    <row r="190" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="4"/>
+      <c r="B190" s="2"/>
+      <c r="C190" s="2"/>
+    </row>
+    <row r="191" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="4"/>
+      <c r="B191" s="2"/>
+      <c r="C191" s="2"/>
+      <c r="D191" s="8"/>
+    </row>
+    <row r="192" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="4"/>
+      <c r="B192" s="2"/>
+      <c r="C192" s="2"/>
+      <c r="D192" s="8"/>
+    </row>
+    <row r="193" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="4"/>
+      <c r="B193" s="2"/>
+      <c r="C193" s="2"/>
+      <c r="D193" s="8"/>
+    </row>
+    <row r="194" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="4"/>
+      <c r="B194" s="2"/>
+      <c r="C194" s="2"/>
+      <c r="D194" s="8"/>
+    </row>
+    <row r="195" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="4"/>
+      <c r="B195" s="2"/>
+      <c r="C195" s="2"/>
+      <c r="D195" s="8"/>
+    </row>
+    <row r="196" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="4"/>
+      <c r="B196" s="2"/>
+      <c r="C196" s="2"/>
+      <c r="D196" s="8"/>
+    </row>
+    <row r="197" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B197" s="28"/>
+      <c r="C197" s="28"/>
+      <c r="D197" s="28"/>
+    </row>
+    <row r="198" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B198" s="25"/>
+      <c r="C198" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D198" s="11" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B199" s="25"/>
+      <c r="C199" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="D35" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C36" s="20" t="s">
+      <c r="D199" s="8" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B200" s="25"/>
+      <c r="C200" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D200" s="8" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B201" s="25"/>
+      <c r="C201" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D201" s="8" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B202" s="25"/>
+      <c r="C202" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="D202" s="8" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B203" s="25"/>
+      <c r="C203" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D203" s="8" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B204" s="25"/>
+      <c r="C204" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D204" s="8" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B205" s="25"/>
+      <c r="C205" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D205" s="8" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B206" s="25"/>
+      <c r="C206" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="D206" s="8" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B207" s="25"/>
+      <c r="C207" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="D207" s="8" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B208" s="25"/>
+      <c r="C208" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="D208" s="8" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B209" s="25"/>
+      <c r="C209" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="D209" s="8" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="24" t="s">
+        <v>477</v>
+      </c>
+      <c r="B210" s="25"/>
+      <c r="C210" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="D210" s="8" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B211" s="25"/>
+      <c r="C211" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D211" s="8" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="26" t="s">
+        <v>260</v>
+      </c>
+      <c r="B212" s="27"/>
+      <c r="C212" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="D212" s="8" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B213" s="27"/>
+      <c r="C213" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="D36" s="12" t="s">
-[...80 lines deleted...]
-      <c r="C42" s="20" t="s">
+      <c r="D213" s="8" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B214" s="27"/>
+      <c r="C214" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D214" s="8" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="26" t="s">
+        <v>287</v>
+      </c>
+      <c r="B215" s="27"/>
+      <c r="C215" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="D215" s="8" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="26" t="s">
+        <v>287</v>
+      </c>
+      <c r="B216" s="27"/>
+      <c r="C216" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="D216" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="D42" s="6" t="s">
-[...2372 lines deleted...]
-      </c>
     </row>
     <row r="217" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A217" s="49" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="A217" s="26"/>
+      <c r="B217" s="27"/>
+      <c r="C217" s="2"/>
+      <c r="D217" s="8"/>
     </row>
     <row r="218" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A218" s="49" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="A218" s="26"/>
+      <c r="B218" s="27"/>
+      <c r="C218" s="2"/>
+      <c r="D218" s="8"/>
     </row>
     <row r="219" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A219" s="49" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="A219" s="26"/>
+      <c r="B219" s="27"/>
+      <c r="C219" s="2"/>
+      <c r="D219" s="8"/>
     </row>
     <row r="220" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A220" s="49" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="A220" s="26"/>
+      <c r="B220" s="27"/>
+      <c r="C220" s="2"/>
+      <c r="D220" s="8"/>
     </row>
     <row r="221" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A221" s="49" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="A221" s="26"/>
+      <c r="B221" s="27"/>
+      <c r="C221" s="2"/>
+      <c r="D221" s="8"/>
     </row>
     <row r="222" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A222" s="47"/>
-[...2 lines deleted...]
-      <c r="D222" s="6"/>
+      <c r="A222" s="26"/>
+      <c r="B222" s="27"/>
+      <c r="C222" s="2"/>
+      <c r="D222" s="8"/>
     </row>
     <row r="223" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A223" s="47"/>
-[...2 lines deleted...]
-      <c r="D223" s="6"/>
+      <c r="A223" s="26"/>
+      <c r="B223" s="27"/>
+      <c r="C223" s="2"/>
+      <c r="D223" s="8"/>
     </row>
     <row r="224" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A224" s="25"/>
-[...2 lines deleted...]
-      <c r="D224" s="6"/>
+      <c r="A224" s="26"/>
+      <c r="B224" s="27"/>
+      <c r="C224" s="2"/>
+      <c r="D224" s="8"/>
     </row>
     <row r="225" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A225" s="25"/>
-[...77 lines deleted...]
-      <c r="A239" s="23"/>
+      <c r="A225" s="26"/>
+      <c r="B225" s="27"/>
+      <c r="C225" s="2"/>
+      <c r="D225" s="8"/>
     </row>
   </sheetData>
-  <sortState ref="A2:E236">
-    <sortCondition ref="A2:A236"/>
+  <sortState ref="A2:E221">
+    <sortCondition ref="A2"/>
   </sortState>
-  <mergeCells count="23">
+  <mergeCells count="29">
+    <mergeCell ref="A203:B203"/>
+    <mergeCell ref="A204:B204"/>
+    <mergeCell ref="A205:B205"/>
+    <mergeCell ref="A213:B213"/>
+    <mergeCell ref="A197:D197"/>
+    <mergeCell ref="A198:B198"/>
+    <mergeCell ref="A199:B199"/>
+    <mergeCell ref="A200:B200"/>
+    <mergeCell ref="A201:B201"/>
+    <mergeCell ref="A202:B202"/>
+    <mergeCell ref="A206:B206"/>
+    <mergeCell ref="A207:B207"/>
+    <mergeCell ref="A208:B208"/>
+    <mergeCell ref="A212:B212"/>
+    <mergeCell ref="A209:B209"/>
+    <mergeCell ref="A211:B211"/>
+    <mergeCell ref="A210:B210"/>
+    <mergeCell ref="A224:B224"/>
+    <mergeCell ref="A225:B225"/>
     <mergeCell ref="A219:B219"/>
     <mergeCell ref="A220:B220"/>
     <mergeCell ref="A221:B221"/>
     <mergeCell ref="A222:B222"/>
     <mergeCell ref="A223:B223"/>
-    <mergeCell ref="A218:B218"/>
-[...5 lines deleted...]
-    <mergeCell ref="A213:B213"/>
     <mergeCell ref="A214:B214"/>
     <mergeCell ref="A215:B215"/>
     <mergeCell ref="A216:B216"/>
     <mergeCell ref="A217:B217"/>
-    <mergeCell ref="A201:D201"/>
-[...5 lines deleted...]
-    <mergeCell ref="A202:B202"/>
+    <mergeCell ref="A218:B218"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Gras"&amp;26SERVICES DE DP PAR DEPARTEMENTS</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CHU Caen Normandie</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>GREGOIRE CHRISTOPHE</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a8de25a8-ef47-40a7-b7ec-c38f3edc2acf_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a8de25a8-ef47-40a7-b7ec-c38f3edc2acf_SetDate">
+    <vt:lpwstr>2026-05-21T07:20:35Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a8de25a8-ef47-40a7-b7ec-c38f3edc2acf_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a8de25a8-ef47-40a7-b7ec-c38f3edc2acf_Name">
+    <vt:lpwstr>a8de25a8-ef47-40a7-b7ec-c38f3edc2acf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a8de25a8-ef47-40a7-b7ec-c38f3edc2acf_SiteId">
+    <vt:lpwstr>15d1bef2-0a6a-46f9-be4c-023279325e51</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a8de25a8-ef47-40a7-b7ec-c38f3edc2acf_ActionId">
+    <vt:lpwstr>0499322c-72b9-422c-ac8b-85263597a8bc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a8de25a8-ef47-40a7-b7ec-c38f3edc2acf_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a8de25a8-ef47-40a7-b7ec-c38f3edc2acf_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>